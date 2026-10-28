--- v0 (2026-04-30)
+++ v1 (2026-10-28)
@@ -103,1028 +103,1269 @@
           <w:rStyle w:val="a3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">        НА МНОГОДЕТНОГО ОТЦА ДЛЯ ПООЩРЕНИЯ ПОЧЕТНЫМ ЗНАКОМ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                        "ОТЦОВСКАЯ ДОБЛЕСТЬ"</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118"/>
-    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00791D8D">
-[...2 lines deleted...]
-        <w:ind w:hanging="567"/>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="005C65B3">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     1. Фамилия _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00791D8D">
-[...2 lines deleted...]
-        <w:ind w:hanging="567"/>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="005C65B3">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     2. Имя _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00791D8D">
-[...2 lines deleted...]
-        <w:ind w:hanging="567"/>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="005C65B3">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     3. Отчество (при наличии) __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00791D8D">
-[...64 lines deleted...]
-        <w:t xml:space="preserve">     7. Сведения о детях многодетного отца:</w:t>
+    <w:p w:rsidR="005C65B3" w:rsidRPr="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="005C65B3">
+      <w:pPr>
+        <w:ind w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C65B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C65B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Прежние фамилия, имя, отчество (в случае их изменения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="005C65B3">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Дата рождения (число, месяц, год) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="005C65B3">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Образование _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="005C65B3">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Род занятий, должность, место работы ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="005C65B3">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Сведения о детях многодетного отца:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9668" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="1190"/>
         <w:gridCol w:w="1123"/>
         <w:gridCol w:w="1853"/>
-        <w:gridCol w:w="2026"/>
-        <w:gridCol w:w="2765"/>
+        <w:gridCol w:w="1639"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00700118" w:rsidTr="00C34C1B">
+      <w:tr w:rsidR="005C65B3" w:rsidTr="005C65B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>Имя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>Отчество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2026" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+            <w:tcW w:w="1639" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRPr="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C65B3">
+              <w:rPr>
+                <w:rStyle w:val="2105pt"/>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Прежние фамилия, имя, отчество (в случае их изменения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>Год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2765" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>Род занятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700118" w:rsidTr="00C34C1B">
+      <w:tr w:rsidR="005C65B3" w:rsidTr="005C65B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
-[...30 lines deleted...]
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1639" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700118" w:rsidTr="00C34C1B">
+      <w:tr w:rsidR="005C65B3" w:rsidTr="005C65B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
-[...30 lines deleted...]
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1639" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700118" w:rsidTr="00C34C1B">
+      <w:tr w:rsidR="005C65B3" w:rsidTr="005C65B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
-[...30 lines deleted...]
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1639" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700118" w:rsidTr="00C34C1B">
+      <w:tr w:rsidR="005C65B3" w:rsidTr="005C65B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
-[...30 lines deleted...]
-          <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00C34C1B">
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1639" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005C65B3" w:rsidRDefault="005C65B3" w:rsidP="00C34C1B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118"/>
-    <w:p w:rsidR="00700118" w:rsidRPr="00791D8D" w:rsidRDefault="00791D8D" w:rsidP="00791D8D">
+    <w:p w:rsidR="00700118" w:rsidRPr="00791D8D" w:rsidRDefault="005C65B3" w:rsidP="00791D8D">
       <w:pPr>
         <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>8.</w:t>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00700118" w:rsidRPr="00791D8D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Основные достижения многодетного отца и его детей в общественной,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00791D8D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00700118" w:rsidRPr="00791D8D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>спортивной,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00791D8D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>культурной</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="00791D8D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00700118" w:rsidRPr="00791D8D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>творческой,профессиональной,предпринимательской, учебной и иной деятельности в виде краткого описания</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791D8D">
+      <w:r w:rsidR="00791D8D" w:rsidRPr="00791D8D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00700118" w:rsidRPr="00791D8D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>с указанием Ф.И.О.:</w:t>
       </w:r>
       <w:r w:rsidR="00700118" w:rsidRPr="00791D8D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00700118">
         <w:t>________________________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00791D8D">
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00700118">
         <w:t>_____</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00791D8D">
         <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D8D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D8D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="005C65B3" w:rsidP="00791D8D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     10</w:t>
+      </w:r>
+      <w:r w:rsidR="00700118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Дата рождения третьего ребенка (число, месяц, год) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D8D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="005C65B3" w:rsidP="00791D8D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     11</w:t>
+      </w:r>
+      <w:r w:rsidR="00700118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Домашний адрес многодетного отца _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D8D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00791D8D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     1</w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Семейное положение многодетного отца (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>женат,  вдовец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, разведен и</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>др.) ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D8D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00791D8D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     1</w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Контактный телефон многодетного отца ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00791D8D">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     1</w:t>
+      </w:r>
+      <w:r w:rsidR="005C65B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-[...229 lines deleted...]
-        <w:t xml:space="preserve">     13. Адрес электронной почты многодетного отца ______________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Адрес электронной почты многодетного отца ______________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00700118" w:rsidRDefault="00700118" w:rsidP="00700118">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00791D8D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
@@ -1245,79 +1486,80 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0066192F"/>
+    <w:rsid w:val="005C65B3"/>
     <w:rsid w:val="0066192F"/>
     <w:rsid w:val="006B519F"/>
     <w:rsid w:val="00700118"/>
     <w:rsid w:val="00791D8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="56663688"/>
+  <w14:docId w14:val="4172B1DE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B1F8DCDF-ED7C-47DC-9C25-577268812E1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1782,50 +2024,72 @@
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00791D8D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman CYR" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2105pt">
+    <w:name w:val="Основной текст (2) + 10;5 pt;Полужирный"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="005C65B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2062,54 +2326,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>327</Words>
-  <Characters>1865</Characters>
+  <Words>345</Words>
+  <Characters>1970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2188</CharactersWithSpaces>
+  <CharactersWithSpaces>2311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Анна Николаевна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>